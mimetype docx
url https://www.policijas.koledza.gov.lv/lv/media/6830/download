--- v0 (2025-12-07)
+++ v1 (2026-06-08)
@@ -232,80 +232,80 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>209</w:t>
       </w:r>
       <w:r w:rsidR="00142E1C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>786</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve">; e-pasts </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00DE3991">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="17"/>
             <w:szCs w:val="17"/>
           </w:rPr>
           <w:t>pasts@koledza.vp.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="17"/>
             <w:szCs w:val="17"/>
           </w:rPr>
           <w:t>www.policijas.koledza.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3E062AB5" w14:textId="77777777" w:rsidR="00C76E7B" w:rsidRDefault="00C76E7B" w:rsidP="00C76E7B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="100" w:lineRule="atLeast"/>
         <w:ind w:right="-483"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -522,51 +522,159 @@
               <w:t xml:space="preserve">Nr. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:color w:val="0D0D0D"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.4-19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="0D0D0D"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="15A45DE1" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00EC603A" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
+    <w:p w14:paraId="57FECE04" w14:textId="0457B3C9" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="003F4174">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="251"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Grozījumi:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3398E5DC" w14:textId="7F2224AF" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="003F4174">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="251"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>VPK 02.06.2026 iekšējie noteikumi Nr. 1.4-4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE63EF0" w14:textId="2B0976A6" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="003F4174">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="251"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="251982A4" w14:textId="2BF12303" w:rsidR="003F4174" w:rsidRPr="003F4174" w:rsidRDefault="003F4174" w:rsidP="003F4174">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="251"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4174">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>Aktuālā redakcija</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD8ED39" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="003F4174" w:rsidRDefault="003F4174" w:rsidP="003F4174">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="251"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A45DE1" w14:textId="2BDCFDBC" w:rsidR="0001782C" w:rsidRPr="00EC603A" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="251"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6393C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Uzņemšanas noteikumi Valsts policijas koledžā</w:t>
       </w:r>
@@ -1024,166 +1132,146 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>72. panta pirmās daļas</w:t>
       </w:r>
       <w:r w:rsidR="00935AFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002010A2" w:rsidRPr="00935AFC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2. punktu</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="544D31D1" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="004F3B15" w:rsidRDefault="00C464EE" w:rsidP="004F3B15">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F3B15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Vispārīgie jautājumi</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="307CF060" w14:textId="77777777" w:rsidR="004F3B15" w:rsidRPr="004F3B15" w:rsidRDefault="004F3B15" w:rsidP="004F3B15">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="441E575C" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00C5374A" w:rsidRDefault="00C464EE" w:rsidP="004F3B15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C5374A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Iekšējie noteikum</w:t>
+        <w:t>Iekšējie noteikumi nosaka uzņemšanas kārtību un vērtēšanas kritērijus Valsts policijas koledžas (turpmāk - Koledža) īsā cikla profesionālās augstākās izglītības</w:t>
       </w:r>
       <w:r w:rsidRPr="00C5374A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:kern w:val="24"/>
-[...4 lines deleted...]
-        <w:t>i nosaka uzņemšanas kārtību un vērtēšanas kritērijus Valsts policijas koledžas (turpmāk - Koledža) īsā cikla profesionālās augstākās izglītības</w:t>
+          <w:b/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C5374A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...25 lines deleted...]
-        <w:t>“Policijas darbs” (turpmāk – arodizglītības programma) (studiju un arodizglītības programmas turpmāk – izglītības programmas)</w:t>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>programmā „Policijas darbs” (turpmāk – studiju programma) un Koledžas arodizglītības programmā “Policijas darbs” (turpmāk – arodizglītības programma) (studiju un arodizglītības programmas turpmāk – izglītības programmas)</w:t>
       </w:r>
       <w:r w:rsidR="00E65690">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C5374A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="0096501A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
@@ -1400,146 +1488,129 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F768E" w:rsidRPr="0096501A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>uzņemšanu</w:t>
       </w:r>
       <w:r w:rsidRPr="00C5374A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="332020B8" w14:textId="77777777" w:rsidR="008F768E" w:rsidRDefault="00C464EE" w:rsidP="00532467">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096501A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">pilna laika klātienes (150 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0096501A">
+        <w:t>pilna laika klātienes (150 ECTS kredītpunktu apmērā personām ar vidējo izglītību un 120 ECTS kredītpunktu apmērā personām ar Valsts policijas jaunākā inspektora kvalifikāciju)</w:t>
+      </w:r>
+      <w:r w:rsidR="00772A85">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ECTS kredītpunktu apmērā personām ar vidējo izglītību un 120 ECTS kredītpunktu apmērā personām ar Valsts policijas jaunākā inspektora kvalifikāciju)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00772A85">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk214626037"/>
+      <w:r w:rsidR="00772A85" w:rsidRPr="0096501A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00772A85" w:rsidRPr="0096501A">
+        <w:t>studijām studiju programmā (konsorcija “Iekšējās drošības akadēmija” ietvaros)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="008F768E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>studijām studiju programmā (konsorcija “Iekšējās drošības akadēmija” ietvaros)</w:t>
-[...18 lines deleted...]
-        <w:t>ā līmeņa profesionālo kvalifikāciju – Valsts policijas jaunākais virsnieks;</w:t>
+        <w:t>, kas dod iespēju iegūt piektā līmeņa profesionālo kvalifikāciju – Valsts policijas jaunākais virsnieks;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72940962" w14:textId="77777777" w:rsidR="00C51532" w:rsidRPr="00C5374A" w:rsidRDefault="00C464EE" w:rsidP="00532467">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096501A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">nepilna laika neklātienes (120 ECTS kredītpunktu apmērā personām ar Valsts policijas jaunākā inspektora kvalifikāciju) </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk213140538"/>
       <w:r w:rsidR="008E13F4" w:rsidRPr="008E13F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>studijām studiju programmā (konsorcija “Iekšējās drošības akadēmija” ietvaros</w:t>
       </w:r>
       <w:r w:rsidRPr="0096501A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="0096501A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1563,51 +1634,50 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C5374A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">klātienes mācībām arodizglītības programmā, kas dod iespēju iegūt </w:t>
       </w:r>
       <w:r w:rsidR="006D550E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>trešā</w:t>
       </w:r>
       <w:r w:rsidR="006D550E" w:rsidRPr="00C5374A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C5374A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -1623,100 +1693,81 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852D47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Reflektants šo iekšējo noteikumu izpratnē ir persona, kura iesniedz dokumentus un pretendē uz uzņemšanu Valst</w:t>
-[...8 lines deleted...]
-        <w:t>s policijas koledžas izglītības programmā, bet vēl nav imatrikulēta vai ieskaitīta izglītojamā statusā.</w:t>
+        <w:t>Reflektants šo iekšējo noteikumu izpratnē ir persona, kura iesniedz dokumentus un pretendē uz uzņemšanu Valsts policijas koledžas izglītības programmā, bet vēl nav imatrikulēta vai ieskaitīta izglītojamā statusā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="541F29D6" w14:textId="77777777" w:rsidR="00852D47" w:rsidRDefault="00C464EE" w:rsidP="00EE4476">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852D47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Amatpersona šo iekšējo noteikumu izpratnē ir Iekšlietu ministrijas sistēmas iestāžu un Ieslodzījumu vietu pārvaldes amatpersona ar speciālo </w:t>
-[...9 lines deleted...]
-        <w:t>dienesta pakāpi, kura iesniegusi dokumentus un pretendē uz uzņemšanu Valsts policijas koledžas studiju programmā, bet vēl nav imatrikulēta studējošā statusā.</w:t>
+        <w:t>Amatpersona šo iekšējo noteikumu izpratnē ir Iekšlietu ministrijas sistēmas iestāžu un Ieslodzījumu vietu pārvaldes amatpersona ar speciālo dienesta pakāpi, kura iesniegusi dokumentus un pretendē uz uzņemšanu Valsts policijas koledžas studiju programmā, bet vēl nav imatrikulēta studējošā statusā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A94E21D" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00C5374A" w:rsidRDefault="00C464EE" w:rsidP="00EE4476">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C5374A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
@@ -1732,61 +1783,51 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852D47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>studiju programmā pilna laika klātienē reflektantus, kuri atbilst Iekšlietu ministr</w:t>
-[...9 lines deleted...]
-        <w:t>ijas sistēmas iestāžu un Ieslodzījuma vietu pārvaldes amatpersonu ar speciālajām dienesta pakāpēm dienesta gaitas likuma 4.panta prasībām un amatpersonas;</w:t>
+        <w:t>studiju programmā pilna laika klātienē reflektantus, kuri atbilst Iekšlietu ministrijas sistēmas iestāžu un Ieslodzījuma vietu pārvaldes amatpersonu ar speciālajām dienesta pakāpēm dienesta gaitas likuma 4.panta prasībām un amatpersonas;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17321D48" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00C5374A" w:rsidRDefault="00C464EE" w:rsidP="00852D47">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1134" w:hanging="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C5374A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
@@ -2041,61 +2082,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C000E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Koledžā neuzņem reflektantu,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C5374A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kuram cen</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">tralizētajos eksāmenos latviešu valodā </w:t>
+        <w:t xml:space="preserve"> kuram centralizētajos eksāmenos latviešu valodā </w:t>
       </w:r>
       <w:r w:rsidR="007C73C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
       <w:r w:rsidRPr="00C5374A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> svešvalodā vērtējums ir zemāks par</w:t>
       </w:r>
       <w:r w:rsidR="00B4025D" w:rsidRPr="00C5374A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
@@ -2220,61 +2251,51 @@
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">lās medicīniskās ekspertīzes komisijas (turpmāk </w:t>
       </w:r>
       <w:r w:rsidR="00DA5D09">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00C5374A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> medicīniskā komisija) atzinuma saņemšanas ir atzīts par neatbilstošu dienestam vai amatam, vai kurš neattaisnoti neierodas uz medicīnisko komisiju Koledžas noteiktā termiņā, vai kurš nav saņēmis veselības v</w:t>
-[...9 lines deleted...]
-        <w:t>ērtējumu no visiem medicīniskās komisijas sastāvā esošiem ārstiem.</w:t>
+        <w:t xml:space="preserve"> medicīniskā komisija) atzinuma saņemšanas ir atzīts par neatbilstošu dienestam vai amatam, vai kurš neattaisnoti neierodas uz medicīnisko komisiju Koledžas noteiktā termiņā, vai kurš nav saņēmis veselības vērtējumu no visiem medicīniskās komisijas sastāvā esošiem ārstiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="169DBE87" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00C5374A" w:rsidRDefault="00C464EE" w:rsidP="00EE4476">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2576,170 +2597,152 @@
     <w:p w14:paraId="68B015CA" w14:textId="77777777" w:rsidR="00542A2A" w:rsidRDefault="00C464EE" w:rsidP="00475816">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reģistrēšanās uzņemšanai izglītības </w:t>
-[...8 lines deleted...]
-        <w:t>programmās notiek:</w:t>
+        <w:t>Reģistrēšanās uzņemšanai izglītības programmās notiek:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4640D0EE" w14:textId="77777777" w:rsidR="00542A2A" w:rsidRPr="00542A2A" w:rsidRDefault="00C464EE" w:rsidP="00475816">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00542A2A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>klātienē – Koledžā, Rīgā, Ezermalas ielā 10;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F9C1F8A" w14:textId="77777777" w:rsidR="00B93DD1" w:rsidRPr="00B93DD1" w:rsidRDefault="00C464EE" w:rsidP="00475816">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>attālināti – aizpildot elektronisko pieteikumu Izglītības procesa administrēšanas sistēmā, pievienojot šo iekšējo noteikumu 1</w:t>
       </w:r>
       <w:r w:rsidR="00475816">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.punktā minēto </w:t>
       </w:r>
       <w:r w:rsidRPr="00B93DD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>dokumentu elektroniskās kopijas un elektroniskos do</w:t>
+        <w:t>dokumentu elektroniskās kopijas un elektroniskos dokumentus.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00542A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B93DD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>kumentus.</w:t>
-[...17 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Elektronisko pieteikumu Koledža publicē tīmekļvietnē ne vēlāk kā mēnesi pirms iestājpārbaudījumiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6372CC3E" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00517074" w:rsidRDefault="00C464EE" w:rsidP="00EE4476">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="491"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852D47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
@@ -2916,60 +2919,51 @@
       <w:r w:rsidRPr="00C5374A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> dokument</w:t>
       </w:r>
       <w:r w:rsidR="00BA3F01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00C5374A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un sekmju izrakstu kopijas, centralizēto eksāmenu sertifikātu kopi</w:t>
-[...8 lines deleted...]
-        <w:t>jas, uzrādot to oriģinālus</w:t>
+        <w:t xml:space="preserve"> un sekmju izrakstu kopijas, centralizēto eksāmenu sertifikātu kopijas, uzrādot to oriģinālus</w:t>
       </w:r>
       <w:r w:rsidR="004F7A9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (i</w:t>
       </w:r>
       <w:r w:rsidR="004F7A9B" w:rsidRPr="004F7A9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">zņemot gadījumus, kad attiecīgos datus </w:t>
       </w:r>
       <w:r w:rsidR="006D68E1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
@@ -3217,119 +3211,100 @@
     <w:p w14:paraId="48882686" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00B93DD1" w:rsidRDefault="00C464EE" w:rsidP="00EE4476">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B93DD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">ja ir </w:t>
-[...8 lines deleted...]
-        <w:t>iegūta “B” kategorijas autovadītāja apliecība, tās kopiju, uzrādot oriģinālu;</w:t>
+        <w:t>ja ir iegūta “B” kategorijas autovadītāja apliecība, tās kopiju, uzrādot oriģinālu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A3AC596" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00751BEE" w:rsidRDefault="00C464EE" w:rsidP="00EE4476">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C5374A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaunsardzes centra izziņas kopiju, uzrādot oriģinālu, ja ir apgūta Jaunsargu interešu izglītības programma, vai Jaunsardzes centra </w:t>
       </w:r>
       <w:r w:rsidR="008C2B01" w:rsidRPr="00C5374A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>sertifikāta</w:t>
       </w:r>
       <w:r w:rsidRPr="00C5374A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> kopiju, uzrādot oriģinālu, ja refle</w:t>
-[...9 lines deleted...]
-        <w:t>ktants ir piedalījies Jaunsardzes c</w:t>
+        <w:t xml:space="preserve"> kopiju, uzrādot oriģinālu, ja reflektants ir piedalījies Jaunsardzes c</w:t>
       </w:r>
       <w:r w:rsidR="008C2B01" w:rsidRPr="00C5374A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>entra valsts aizsardzības mācībā</w:t>
       </w:r>
       <w:r w:rsidRPr="00C5374A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00BA3F01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="2"/>
@@ -3531,134 +3506,125 @@
     <w:p w14:paraId="394BBABC" w14:textId="77777777" w:rsidR="00852D47" w:rsidRPr="00852D47" w:rsidRDefault="00C464EE" w:rsidP="002B284D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852D47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Ja uzņemšanai reģistrējas attālināti, ierodoties uz konkursa iestājpārbaudījumiem, reflektants vai amatpersona iesniedz parakstītu š</w:t>
-[...8 lines deleted...]
-        <w:t>o iekšējo noteikumu 12.1. apakšpunktā minēto iesniegumu, uzrādot personu apliecinošu dokumentu</w:t>
+        <w:t>Ja uzņemšanai reģistrējas attālināti, ierodoties uz konkursa iestājpārbaudījumiem, reflektants vai amatpersona iesniedz parakstītu šo iekšējo noteikumu 12.1. apakšpunktā minēto iesniegumu, uzrādot personu apliecinošu dokumentu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="294785EE" w14:textId="77777777" w:rsidR="00852D47" w:rsidRPr="00852D47" w:rsidRDefault="00C464EE" w:rsidP="002B284D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852D47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reflektants vai amatpersona šo iekšējo noteikumu 12.1. apakšpunktā minēto iesniegumu var iesniegt arī parakstītu ar drošu elektronisko parakstu, nosūtot to uz </w:t>
+        <w:t xml:space="preserve">Reflektants vai amatpersona šo iekšējo noteikumu 12.1. apakšpunktā minēto iesniegumu var iesniegt arī parakstītu ar drošu elektronisko parakstu, nosūtot to uz elektroniskā pasta adresi pasts@koledza.vp.gov.lv, un šādā gadījumā </w:t>
       </w:r>
       <w:r w:rsidRPr="00852D47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>elektroniskā pasta adresi pasts@koledza.vp.gov.lv, un šādā gadījumā ierodoties uz konkursa iestājpārbaudījumiem iesniegums nav jāiesniedz papīra formā.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>ierodoties uz konkursa iestājpārbaudījumiem iesniegums nav jāiesniedz papīra formā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E9C7D0" w14:textId="77777777" w:rsidR="0001782C" w:rsidRDefault="00C464EE" w:rsidP="002B284D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E5318">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Reflektants</w:t>
       </w:r>
       <w:r w:rsidR="002010A2" w:rsidRPr="008E5318">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002B284D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">vai amatpersona </w:t>
       </w:r>
       <w:r w:rsidR="002B7344" w:rsidRPr="008E5318">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -3873,130 +3839,179 @@
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>parakstam un</w:t>
       </w:r>
       <w:r w:rsidR="002039A6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> aktivizētai</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> e-adresei.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="7AD76B02" w14:textId="77777777" w:rsidR="00F61676" w:rsidRDefault="00C464EE" w:rsidP="00EE4476">
+    <w:p w14:paraId="7AD76B02" w14:textId="035A03E0" w:rsidR="00F61676" w:rsidRPr="003F4174" w:rsidRDefault="003F4174" w:rsidP="00EE4476">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F61676">
+      <w:r w:rsidRPr="003F4174">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reflektants vai </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F61676">
+        <w:t>Reflektants vai amatpersona, kas vidējo izglītību ieguvusi līdz 2004. gadam vai ieguvusi vidējo izglītību ārvalstīs vai bijusi atbrīvota no centralizēto eksāmenu kārtošanas (par ko ir apliecinājums sekmju izrakstā), konkursā piedalās ar gada atzīmēm un izlaiduma eksāmenu atzīmēm, kas norādītas vidējās izglītības dokumentā</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4174">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>amatpersona, kas vidējo izglītību līdz 2004.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008D6D54">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5351D0" w14:textId="1BF0FF0D" w:rsidR="003F4174" w:rsidRPr="003F4174" w:rsidRDefault="003F4174" w:rsidP="003F4174">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00F61676">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4174">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00BA3F01" w:rsidRPr="00BA3F01">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4174">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00F61676">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>VPK 02.06.2026 iekšēj</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4174">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00F61676">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4174">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-        <w:t>norādītas vidējās izglītības dokumentā.</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noteikum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4174">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4174">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nr. 1.4-4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F4174">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> redakcijā)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3531299B" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00C5374A" w:rsidRDefault="00C464EE" w:rsidP="00EE4476">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C5374A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -4436,101 +4451,81 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00091663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">ģimenes ārsta izsniegtu </w:t>
-[...9 lines deleted...]
-        <w:t>izrakstu par dzīves laikā pārciestajām slimībām;</w:t>
+        <w:t>ģimenes ārsta izsniegtu izrakstu par dzīves laikā pārciestajām slimībām;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DB8980F" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00091663" w:rsidRDefault="00C464EE" w:rsidP="00EE4476">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00091663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>narkologa atzinumu (izziņu) par veselības stāvokli (iekļauj ziņas par alkohola pārmērīgu lietošanu, toksisko vielu lietošanu, narkotisko vai psihotropo vielu lietošanu, ja nav attiecīgas medicīniskas indikāc</w:t>
-[...9 lines deleted...]
-        <w:t>ijas);</w:t>
+        <w:t>narkologa atzinumu (izziņu) par veselības stāvokli (iekļauj ziņas par alkohola pārmērīgu lietošanu, toksisko vielu lietošanu, narkotisko vai psihotropo vielu lietošanu, ja nav attiecīgas medicīniskas indikācijas);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DAE326B" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00091663" w:rsidRDefault="00C464EE" w:rsidP="00EE4476">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00091663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
@@ -4591,60 +4586,51 @@
       <w:r w:rsidRPr="00091663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Reflektantu </w:t>
       </w:r>
       <w:r w:rsidR="00BA3F01">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">mācībām </w:t>
       </w:r>
       <w:r w:rsidRPr="00091663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">arodizglītības programmā konkursa kārtībā uzņem, </w:t>
-[...8 lines deleted...]
-        <w:t>summējot iegūto vērtējumu 10 ballu skalā, un aprēķina iegūto vidējo (aritmētisko) vērtējumu no:</w:t>
+        <w:t>arodizglītības programmā konkursa kārtībā uzņem, summējot iegūto vērtējumu 10 ballu skalā, un aprēķina iegūto vidējo (aritmētisko) vērtējumu no:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33438E82" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00091663" w:rsidRDefault="00C464EE" w:rsidP="00EE4476">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00091663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -4865,50 +4851,51 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00091663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">absolvēta Jaunsargu interešu izglītības programma vai </w:t>
       </w:r>
       <w:r w:rsidR="002B7344" w:rsidRPr="00091663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>apgūta</w:t>
       </w:r>
       <w:r w:rsidRPr="00091663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jaunsardzes centra valsts aizs</w:t>
       </w:r>
       <w:r w:rsidR="00EE4476" w:rsidRPr="00091663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4955,62 +4942,51 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F40619">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-        <w:t>rjāņu sporta ģimnāzijas vispārējās vidējās izglītības programma</w:t>
+        <w:t>absolvēta Murjāņu sporta ģimnāzijas vispārējās vidējās izglītības programma</w:t>
       </w:r>
       <w:r w:rsidR="0096501A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="470B19F4" w14:textId="77777777" w:rsidR="0096501A" w:rsidRPr="00F40619" w:rsidRDefault="00C464EE" w:rsidP="00EE4476">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5046,91 +5022,71 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3974">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ārpus konkursa uzņem tos reflektantus, kuri apguvuši vispārējās vidējās </w:t>
+        <w:t>Ārpus konkursa uzņem tos reflektantus, kuri apguvuši vispārējās vidējās izglītības programmu ar profesionālās izglītības novirzienu „Policijas darbs” un Koledžas neformālās izglītības programmu “Sagatavošanas kursi iestājpārbaudījumiem Valsts policijas koledžā”.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A3974">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>izglītības programmu ar profesionālās izglītības novirzienu „Policijas darbs” un Koledžas neformālās izglītības programmu “Sagatavošanas kursi iestājpārbaudījumiem Valsts policijas koledžā”.</w:t>
-[...29 lines deleted...]
-        <w:t>a pieteikumā, iesniegumā un reflektanta anketā.</w:t>
+        <w:t>Informācija par pamatojumu uzņemšanai ārpus konkursa tiek norādīta pieteikumā, iesniegumā un reflektanta anketā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7444C8F8" w14:textId="77777777" w:rsidR="00E90263" w:rsidRDefault="00C464EE" w:rsidP="000A1CE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
@@ -5146,121 +5102,101 @@
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>eflektant</w:t>
       </w:r>
       <w:r w:rsidR="00183272">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
       <w:r w:rsidRPr="00E90263">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>, kas brīvprātīgi pieteikušies valsts aizsardzības dienestam un, beidzoties dienesta termiņam, atvaļināti rezervē, un atbilst Iekšlietu ministrijas sistēmas iestāžu un Ieslodzījuma vietu pārvaldes</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> amatpersonu ar speciālajām dienesta pakāpēm dienesta gaitas likuma 4. un 7. panta prasībām</w:t>
+        <w:t>, kas brīvprātīgi pieteikušies valsts aizsardzības dienestam un, beidzoties dienesta termiņam, atvaļināti rezervē, un atbilst Iekšlietu ministrijas sistēmas iestāžu un Ieslodzījuma vietu pārvaldes amatpersonu ar speciālajām dienesta pakāpēm dienesta gaitas likuma 4. un 7. panta prasībām</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, uzņem ārpus konkursa</w:t>
       </w:r>
       <w:r w:rsidRPr="00E90263">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DDED526" w14:textId="77777777" w:rsidR="006A3974" w:rsidRDefault="00C464EE" w:rsidP="000A1CE5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A3974">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Reflektantu, kas nokārtojis iestājpārbaudījumus un pēc tam pabeidzis valsts aizsardzības dienestu, uzņem Koledžā bez nepieciešamības atkārtot</w:t>
-[...9 lines deleted...]
-        <w:t>i kārtot iestājpārbaudījumus. Šādā gadījumā reflektantu uzņem, ievērojot tās prasības, kas bija spēkā reflektanta iestājpārbaudījumu kārtošanas brīdī.</w:t>
+        <w:t>Reflektantu, kas nokārtojis iestājpārbaudījumus un pēc tam pabeidzis valsts aizsardzības dienestu, uzņem Koledžā bez nepieciešamības atkārtoti kārtot iestājpārbaudījumus. Šādā gadījumā reflektantu uzņem, ievērojot tās prasības, kas bija spēkā reflektanta iestājpārbaudījumu kārtošanas brīdī.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A3BA71" w14:textId="77777777" w:rsidR="004F3B15" w:rsidRPr="004F3B15" w:rsidRDefault="00C464EE" w:rsidP="004F3B15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953777">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
@@ -5315,60 +5251,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk214634155"/>
       <w:r w:rsidR="005E5747" w:rsidRPr="00953777">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">centralizēto eksāmenu </w:t>
       </w:r>
       <w:r w:rsidRPr="00953777">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>rezultātu savstarpējas salīdzināmības nodrošināšanai piemēro koeficientus un</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">rezultātu savstarpējas salīdzināmības nodrošināšanai piemēro koeficientus un </w:t>
       </w:r>
       <w:r w:rsidR="005E5747" w:rsidRPr="00953777">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vērtējumus pielīdzina šād</w:t>
       </w:r>
       <w:r w:rsidR="00005482">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>iem</w:t>
       </w:r>
       <w:r w:rsidR="005E5747" w:rsidRPr="00953777">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -5826,61 +5753,51 @@
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66AE9007" w14:textId="77777777" w:rsidR="0051662E" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0051662E">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>Punkt</w:t>
-[...9 lines deleted...]
-              <w:t>i</w:t>
+              <w:t>Punkti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED4FA0" w14:paraId="757D91C3" w14:textId="77777777" w:rsidTr="006A3974">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1044" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="70EA0568" w14:textId="77777777" w:rsidR="0051662E" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0051662E">
             <w:pPr>
@@ -7537,50 +7454,51 @@
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5870105C" w14:textId="77777777" w:rsidR="0051662E" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0051662E">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00B149A0" w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>-20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -8002,1347 +7920,2775 @@
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">288 </w:t>
       </w:r>
       <w:r w:rsidR="005A0D2F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="002C6C86" w:rsidRPr="00953777">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fiziskās sagatavotības prasības Iekšlietu </w:t>
+        <w:t>Fiziskās sagatavotības prasības Iekšlietu ministrijas sistēmas iestāžu un Ieslodzījuma vietu pārvaldes amatpersonām ar speciālajām dienesta pakāpēm</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>"</w:t>
       </w:r>
       <w:r w:rsidR="002C6C86" w:rsidRPr="00953777">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-        <w:t>"</w:t>
+        <w:t xml:space="preserve"> (turpmāk – noteikumi Nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="008F768E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C6C86" w:rsidRPr="00953777">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (turpmāk – noteikumi Nr.</w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>288).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2023D444" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00953777" w:rsidRDefault="00C464EE" w:rsidP="00284776">
+    <w:p w14:paraId="10B18B9C" w14:textId="2E6EFE05" w:rsidR="003F4174" w:rsidRPr="003F4174" w:rsidRDefault="00C464EE" w:rsidP="003F4174">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00953777">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Fiziskās sagatavotības pārbaudē iegūto punktu skaitu pielīdzina vērtējumam 10 ballu skalā:</w:t>
       </w:r>
+      <w:r w:rsidR="003F4174">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8244" w:type="dxa"/>
+        <w:tblW w:w="8953" w:type="dxa"/>
         <w:tblInd w:w="540" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2948"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="2984"/>
+        <w:gridCol w:w="2984"/>
+        <w:gridCol w:w="2985"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED4FA0" w14:paraId="4D7A36F3" w14:textId="77777777" w:rsidTr="00F61676">
+      <w:tr w:rsidR="003F4174" w14:paraId="4D093DF9" w14:textId="77777777" w:rsidTr="003F4174">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcW w:w="2984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1992EF00" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
+          <w:p w14:paraId="646CE786" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6615"/>
               </w:tabs>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Vecuma grupa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2603" w:type="dxa"/>
+            <w:tcW w:w="2984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="34E7929D" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
+          <w:p w14:paraId="40FADE8A" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6615"/>
               </w:tabs>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Punkti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="32F0730B" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
+          <w:p w14:paraId="73382C52" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6615"/>
               </w:tabs>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Balles</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED4FA0" w14:paraId="6A5948F4" w14:textId="77777777" w:rsidTr="00F61676">
+      <w:tr w:rsidR="003F4174" w14:paraId="28CB25F2" w14:textId="77777777" w:rsidTr="003F4174">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcW w:w="2984" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="649AECD4" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
+          <w:p w14:paraId="769B60C8" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>V-1, V-2, V-3</w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>, V-4, V-5</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="267C7814" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
+          <w:p w14:paraId="41DCC501" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6615"/>
               </w:tabs>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>S-1, S-2, S-3,S-4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2603" w:type="dxa"/>
+            <w:tcW w:w="2984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="101762CC" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
+          <w:p w14:paraId="4D7E8404" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6C35E32E" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
+          <w:p w14:paraId="099B6054" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6615"/>
               </w:tabs>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED4FA0" w14:paraId="432D069A" w14:textId="77777777" w:rsidTr="00F61676">
+      <w:tr w:rsidR="003F4174" w14:paraId="54E95B23" w14:textId="77777777" w:rsidTr="003F4174">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcW w:w="2984" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E50B28C" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="0001782C" w:rsidP="0001782C">
+          <w:p w14:paraId="147B8DEF" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6615"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2603" w:type="dxa"/>
+            <w:tcW w:w="2984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="78DE9300" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
+          <w:p w14:paraId="6300B535" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>39-35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="0DBA67CE" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
+          <w:p w14:paraId="2D34929D" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6615"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED4FA0" w14:paraId="19E29EC5" w14:textId="77777777" w:rsidTr="00F61676">
+      <w:tr w:rsidR="003F4174" w14:paraId="38F4043C" w14:textId="77777777" w:rsidTr="003F4174">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcW w:w="2984" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="316327B3" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="0001782C" w:rsidP="0001782C">
+          <w:p w14:paraId="175A4035" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6615"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2603" w:type="dxa"/>
+            <w:tcW w:w="2984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="43F6CB21" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
+          <w:p w14:paraId="7C5DF9B5" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>34-31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6DDB874E" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
+          <w:p w14:paraId="3C418765" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6615"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED4FA0" w14:paraId="342D32DF" w14:textId="77777777" w:rsidTr="00F61676">
+      <w:tr w:rsidR="003F4174" w14:paraId="1FF1287F" w14:textId="77777777" w:rsidTr="003F4174">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcW w:w="2984" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25F1A08B" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="0001782C" w:rsidP="0001782C">
+          <w:p w14:paraId="045343C6" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6615"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2603" w:type="dxa"/>
+            <w:tcW w:w="2984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="41A8B815" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
+          <w:p w14:paraId="095BAB78" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>30-27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="00AAD154" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
+          <w:p w14:paraId="1CCDD856" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6615"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED4FA0" w14:paraId="4BC72F0D" w14:textId="77777777" w:rsidTr="00F61676">
+      <w:tr w:rsidR="003F4174" w14:paraId="0C2ED8DC" w14:textId="77777777" w:rsidTr="003F4174">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcW w:w="2984" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4505670F" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="0001782C" w:rsidP="0001782C">
+          <w:p w14:paraId="01AB4E08" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6615"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2603" w:type="dxa"/>
+            <w:tcW w:w="2984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7B4F8BD1" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
+          <w:p w14:paraId="23DD3DBC" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>26-23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="35B3BF85" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
+          <w:p w14:paraId="79960AF2" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6615"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED4FA0" w14:paraId="31F7618B" w14:textId="77777777" w:rsidTr="00F61676">
+      <w:tr w:rsidR="003F4174" w14:paraId="055DB707" w14:textId="77777777" w:rsidTr="003F4174">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcW w:w="2984" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3364E87B" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="0001782C" w:rsidP="0001782C">
+          <w:p w14:paraId="7C42159C" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6615"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2603" w:type="dxa"/>
+            <w:tcW w:w="2984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="41377998" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
+          <w:p w14:paraId="0E43E987" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>22-19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="08409DEE" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
+          <w:p w14:paraId="5E628A3A" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6615"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED4FA0" w14:paraId="6E8035F0" w14:textId="77777777" w:rsidTr="00F61676">
+      <w:tr w:rsidR="003F4174" w14:paraId="1AD1CAD0" w14:textId="77777777" w:rsidTr="003F4174">
         <w:trPr>
           <w:trHeight w:val="311"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcW w:w="2984" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7A65E02B" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="0001782C" w:rsidP="0001782C">
+          <w:p w14:paraId="774346DB" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6615"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2603" w:type="dxa"/>
+            <w:tcW w:w="2984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3155C72F" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="00F91A12">
+          <w:p w14:paraId="6B022C0D" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>18-1</w:t>
-[...9 lines deleted...]
-              <w:t>6</w:t>
+              <w:t>18-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="42C72FC3" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
+          <w:p w14:paraId="4D60EF86" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6615"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED4FA0" w14:paraId="4F790CB7" w14:textId="77777777" w:rsidTr="00F61676">
+      <w:tr w:rsidR="003F4174" w14:paraId="0B7B00E9" w14:textId="77777777" w:rsidTr="003F4174">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcW w:w="2984" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47A219D2" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="0001782C" w:rsidP="0001782C">
+          <w:p w14:paraId="7D5E4CF3" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6615"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2603" w:type="dxa"/>
+            <w:tcW w:w="2984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="30C55AD7" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="00F91A12">
+          <w:p w14:paraId="25BAF9BE" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>15-1</w:t>
             </w:r>
-            <w:r w:rsidR="00F91A12" w:rsidRPr="00F61676">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...9 lines deleted...]
-              <w:t>-10</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1E3AC3DF" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
+          <w:p w14:paraId="110BC46B" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6615"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F61676">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED4FA0" w14:paraId="59C1B102" w14:textId="77777777" w:rsidTr="00F61676">
+      <w:tr w:rsidR="003F4174" w14:paraId="3EE042E8" w14:textId="77777777" w:rsidTr="003F4174">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2948" w:type="dxa"/>
+            <w:tcW w:w="2984" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71E9A5FD" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="0001782C" w:rsidP="0001782C">
+          <w:p w14:paraId="08DE9B6D" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6615"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2603" w:type="dxa"/>
+            <w:tcW w:w="2984" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2B91CF20" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
+          <w:p w14:paraId="5EFD6196" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F61676">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
-              <w:t>0-9</w:t>
+              <w:t>12-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="13C3CDFA" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00F61676" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
+          <w:p w14:paraId="3995B227" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6615"/>
               </w:tabs>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F4174" w14:paraId="3F4A65B8" w14:textId="77777777" w:rsidTr="003F4174">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C7395B9" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="3943B313" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>9-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7539A3B6" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="00F61676" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F4174" w14:paraId="1FE79B7D" w14:textId="77777777" w:rsidTr="003F4174">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="242D0D33" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F6030B2" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="58390E54" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F4174" w14:paraId="2174DA0D" w14:textId="77777777" w:rsidTr="003F4174">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1344BE43" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>S-5 un S-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F43DE7D" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="79BB4C8E" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00F61676">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F4174" w14:paraId="6C477ED8" w14:textId="77777777" w:rsidTr="003F4174">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ADDDEF2" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CBEA28F" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>29-27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="486F2E14" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61676">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F4174" w14:paraId="1A23DB90" w14:textId="77777777" w:rsidTr="003F4174">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DDA0C8C" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="012015E1" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>26-24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="46F402FF" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61676">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F4174" w14:paraId="3A253145" w14:textId="77777777" w:rsidTr="003F4174">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CAAE9F8" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="73DEB3F2" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>23-21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="41AA37A3" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61676">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F4174" w14:paraId="62566B79" w14:textId="77777777" w:rsidTr="003F4174">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE001BA" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FAF185C" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>20-18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B464874" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61676">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F4174" w14:paraId="46CA0C84" w14:textId="77777777" w:rsidTr="003F4174">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2865D8ED" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="663FB903" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>17-15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="35A99BC8" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61676">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F4174" w14:paraId="56483110" w14:textId="77777777" w:rsidTr="003F4174">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="504EFB05" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0100CB35" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>14-12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1680624F" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61676">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F4174" w14:paraId="63178815" w14:textId="77777777" w:rsidTr="003F4174">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A8F1947" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC98E83" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>11-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="256D09A3" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61676">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F4174" w14:paraId="795AB1A4" w14:textId="77777777" w:rsidTr="003F4174">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18CC6D9D" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7595EDA8" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>8-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="13CB4D21" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F4174" w14:paraId="58D5C118" w14:textId="77777777" w:rsidTr="003F4174">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="275DEBCC" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="592BB777" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>5-1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D2A3F92" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F4174" w14:paraId="0C777219" w14:textId="77777777" w:rsidTr="003F4174">
+        <w:trPr>
+          <w:trHeight w:val="295"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5D95B4" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2984" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7044E804" w14:textId="77777777" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E85C230" w14:textId="5A3AD257" w:rsidR="003F4174" w:rsidRDefault="003F4174" w:rsidP="00135EFD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="6615"/>
+              </w:tabs>
+              <w:suppressAutoHyphens w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:kern w:val="3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="3"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="76B0749D" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="0001782C" w:rsidRDefault="0001782C" w:rsidP="0001782C">
+    <w:p w14:paraId="4AB919EF" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="003F4174" w:rsidRDefault="003F4174" w:rsidP="003F4174">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="720"/>
+        <w:ind w:left="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4174">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(VPK 02.06.2026 iekšējo noteikumu Nr. 1.4-4 redakcijā)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EBDDC98" w14:textId="77777777" w:rsidR="003F4174" w:rsidRPr="0001782C" w:rsidRDefault="003F4174" w:rsidP="003F4174">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A769189" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00953777" w:rsidRDefault="00C464EE" w:rsidP="00284776">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
@@ -9834,101 +11180,102 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6615"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="501"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00656A57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reflektantus studiju programmā pilna laika klātienes studijām </w:t>
+        <w:t>Reflektantus studiju programmā pilna laika klātienes studijām uzņem konkursa kārtībā. Reflektanti kārto šo iekšējo noteikumu 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB18D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0D0D0D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00656A57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>uzņem konkursa kārtībā. Reflektanti kārto šo iekšējo noteikumu 3</w:t>
+        <w:t>.2. un 3</w:t>
       </w:r>
       <w:r w:rsidR="00BB18D1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00656A57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>.2. un 3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BB18D1">
+        <w:t xml:space="preserve">.3. apakšpunktā </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00656A57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...9 lines deleted...]
-        <w:t>.3. apakšpunktā minētos iestājpārbaudījumus. Par iestājpārbaudījumu nokārtošanu vai nenokārtošanu reflektants saņem informāciju e-pastā no Koledžas.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>minētos iestājpārbaudījumus. Par iestājpārbaudījumu nokārtošanu vai nenokārtošanu reflektants saņem informāciju e-pastā no Koledžas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="726BA391" w14:textId="77777777" w:rsidR="0096501A" w:rsidRPr="0096501A" w:rsidRDefault="00C464EE" w:rsidP="007B10CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6615"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="501"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096501A">
@@ -9977,61 +11324,51 @@
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai sekmīgi apguvis Koledžas neformālās izglītības programmu “Sagatavošanas kursi iestājpārbaudījumiem Valsts policijas koledžā” un saņēmis apliecību, virz</w:t>
       </w:r>
       <w:r w:rsidR="00591D6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0096501A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> nosūtīšanai uz medicīnisko komisiju. Refl</w:t>
-[...9 lines deleted...]
-        <w:t>ektanta, kurš sekmīgi apguvis Koledžas neformālās izglītības programmu “Sagatavošanas kursi iestājpārbaudījumiem Valsts policijas koledžā”</w:t>
+        <w:t xml:space="preserve"> nosūtīšanai uz medicīnisko komisiju. Reflektanta, kurš sekmīgi apguvis Koledžas neformālās izglītības programmu “Sagatavošanas kursi iestājpārbaudījumiem Valsts policijas koledžā”</w:t>
       </w:r>
       <w:r w:rsidR="00831002">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0096501A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> uzņemšanas protokolā </w:t>
       </w:r>
       <w:r w:rsidR="00591D6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
@@ -10160,324 +11497,336 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Reflektantu studiju programmā pilna laika klātienes studijām konkursa kārtībā uzņem, summējot iegūto vērtējumu 10 b</w:t>
-[...9 lines deleted...]
-        <w:t>allu skalā, un aprēķina iegūto vidējo (aritmētisko) vērtējumu no:</w:t>
+        <w:t>Reflektantu studiju programmā pilna laika klātienes studijām konkursa kārtībā uzņem, summējot iegūto vērtējumu 10 ballu skalā, un aprēķina iegūto vidējo (aritmētisko) vērtējumu no:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49EAC8E0" w14:textId="77777777" w:rsidR="0064598F" w:rsidRPr="006B3557" w:rsidRDefault="00C464EE" w:rsidP="0064598F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>centralizētā eksāmena vērtējuma latviešu valodā un svešvalodā;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F29062D" w14:textId="77777777" w:rsidR="0064598F" w:rsidRPr="006B3557" w:rsidRDefault="00C464EE" w:rsidP="0064598F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>fiziskās sagatavotības pārbaudes rezultātiem;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73DECD27" w14:textId="77777777" w:rsidR="0064598F" w:rsidRPr="006B3557" w:rsidRDefault="00C464EE" w:rsidP="0064598F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vērīguma, atmiņas un latviešu valodas pārbaudes vērtējuma.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45714515" w14:textId="77777777" w:rsidR="0064598F" w:rsidRPr="006B3557" w:rsidRDefault="00C464EE" w:rsidP="007B10CB">
+    <w:p w14:paraId="45714515" w14:textId="7691FDF9" w:rsidR="0064598F" w:rsidRDefault="00C464EE" w:rsidP="007B10CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6615"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Reflektantam piešķir papildu punktus šo iekšējo noteikumu </w:t>
       </w:r>
       <w:r w:rsidR="000449E0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00D474D3">
+      <w:r w:rsidR="003F4174">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">.punktā noteiktajā kārtībā un apmērā. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C933E3" w14:textId="28CD87DF" w:rsidR="003F4174" w:rsidRPr="003F4174" w:rsidRDefault="003F4174" w:rsidP="003F4174">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6615"/>
+        </w:tabs>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4174">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>(VPK 02.06.2026 iekšējo noteikumu Nr. 1.4-4 redakcijā)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25741078" w14:textId="77777777" w:rsidR="0064598F" w:rsidRPr="006B3557" w:rsidRDefault="00C464EE" w:rsidP="007B10CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6615"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Amatpersonu studiju programmā pilna laika klātienes studijām konkursa kārtībā uzņem, summējot iegūto vērtējumu 10 ballu skalā, un aprēķina iegūto vidējo (ari</w:t>
-[...7 lines deleted...]
-        <w:t>tmētisko) vērtējumu no:</w:t>
+        <w:t>Amatpersonu studiju programmā pilna laika klātienes studijām konkursa kārtībā uzņem, summējot iegūto vērtējumu 10 ballu skalā, un aprēķina iegūto vidējo (aritmētisko) vērtējumu no:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A89D43" w14:textId="77777777" w:rsidR="0064598F" w:rsidRPr="006B3557" w:rsidRDefault="0064598F" w:rsidP="0064598F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FA61319" w14:textId="77777777" w:rsidR="0064598F" w:rsidRPr="006B3557" w:rsidRDefault="0064598F" w:rsidP="0064598F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71374E04" w14:textId="77777777" w:rsidR="0064598F" w:rsidRPr="006B3557" w:rsidRDefault="0064598F" w:rsidP="0064598F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71B8E889" w14:textId="77777777" w:rsidR="0064598F" w:rsidRPr="006B3557" w:rsidRDefault="0064598F" w:rsidP="0064598F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DBDBDFD" w14:textId="77777777" w:rsidR="0064598F" w:rsidRPr="006B3557" w:rsidRDefault="00C464EE" w:rsidP="0064598F">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="254" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>centralizētā eksāmena vērtējuma latviešu valodā un svešvalodā;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="532E743E" w14:textId="77777777" w:rsidR="0064598F" w:rsidRPr="006B3557" w:rsidRDefault="00C464EE" w:rsidP="0064598F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
@@ -10569,61 +11918,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Amatpersonu studiju programmā nepilna laika neklātienes studijām konkursa kārtībā uzņem, summējot iegūto vērtējumu 10 ballu skalā no centr</w:t>
-[...9 lines deleted...]
-        <w:t>alizēto eksāmenu vērtējuma latviešu valodā un svešvalodā.</w:t>
+        <w:t>Amatpersonu studiju programmā nepilna laika neklātienes studijām konkursa kārtībā uzņem, summējot iegūto vērtējumu 10 ballu skalā no centralizēto eksāmenu vērtējuma latviešu valodā un svešvalodā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="271AAFA1" w14:textId="77777777" w:rsidR="0064598F" w:rsidRPr="006B3557" w:rsidRDefault="00C464EE" w:rsidP="007B10CB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
@@ -10865,89 +12204,90 @@
         <w:t xml:space="preserve">Vērīguma, atmiņas un latviešu valodas </w:t>
       </w:r>
       <w:r w:rsidR="00B26784" w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pārbaudījumā</w:t>
       </w:r>
       <w:r w:rsidR="005E5747" w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> piešķirtos punktus pielīdzina vērtējumam 10 ballu skalā:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED4FA0" w14:paraId="62CCD896" w14:textId="77777777" w:rsidTr="00A64A2C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A774E0A" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="006B3557" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B3557">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Punktu skaits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DF9CA26" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="006B3557" w:rsidRDefault="00C464EE" w:rsidP="0001782C">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B3557">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -11551,51 +12891,51 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B3557">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00ED4FA0" w14:paraId="24753DF0" w14:textId="77777777" w:rsidTr="00A64A2C">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="765EF04B" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="006B3557" w:rsidRDefault="00C464EE" w:rsidP="00E234C6">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B3557">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
@@ -11977,61 +13317,51 @@
       <w:r w:rsidR="00681F4D" w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C32E82" w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>un notikumu kvalificēšanas spējas</w:t>
       </w:r>
       <w:r w:rsidR="00DB2BB8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (30 punktu </w:t>
-[...9 lines deleted...]
-        <w:t>vērtējumā)</w:t>
+        <w:t xml:space="preserve"> (30 punktu vērtējumā)</w:t>
       </w:r>
       <w:r w:rsidR="00BA44B2" w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00971B39" w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Vērīguma, atmiņas un latviešu valodas</w:t>
       </w:r>
       <w:r w:rsidR="00BA44B2" w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -12165,61 +13495,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="000C197D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">eflektantu reģistrāciju un pieteikumu pieņemšanu </w:t>
-[...9 lines deleted...]
-        <w:t>atbilstoši uzņemšanas noteikumiem</w:t>
+        <w:t>eflektantu reģistrāciju un pieteikumu pieņemšanu atbilstoši uzņemšanas noteikumiem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Koledža uzsāk 2026.gada 1</w:t>
       </w:r>
       <w:r w:rsidR="00656A57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
@@ -12346,61 +13666,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Reflektants</w:t>
       </w:r>
       <w:r w:rsidR="007C73C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD1629">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>ama</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">tpersona, kura izturējusi konkursu, </w:t>
+        <w:t xml:space="preserve">amatpersona, kura izturējusi konkursu, </w:t>
       </w:r>
       <w:r w:rsidR="00831002" w:rsidRPr="00FD1629">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>elektronisk</w:t>
       </w:r>
       <w:r w:rsidR="00831002">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00831002" w:rsidRPr="00FD1629">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
@@ -12481,208 +13791,198 @@
         <w:t>rošu</w:t>
       </w:r>
       <w:r w:rsidR="0091448D" w:rsidRPr="00FD1629">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> elektronisko parakstu</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD1629">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E4B78A5" w14:textId="77777777" w:rsidR="009E67A2" w:rsidRPr="00FD1629" w:rsidRDefault="00C464EE" w:rsidP="007B10CB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00991C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Līguma slēgšanas laikā par uzņemšanu izglītības </w:t>
-[...9 lines deleted...]
-        <w:t>programmā, bet ne vēlāk kā līdz 2026. gada 26. augustam, reflektants un amatpersona iesniedz:</w:t>
+        <w:t>Līguma slēgšanas laikā par uzņemšanu izglītības programmā, bet ne vēlāk kā līdz 2026. gada 26. augustam, reflektants un amatpersona iesniedz:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60604002" w14:textId="77777777" w:rsidR="009E67A2" w:rsidRPr="00FD1629" w:rsidRDefault="009E67A2" w:rsidP="007B10CB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6784867C" w14:textId="77777777" w:rsidR="009E67A2" w:rsidRPr="00FD1629" w:rsidRDefault="009E67A2" w:rsidP="007B10CB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62282341" w14:textId="77777777" w:rsidR="00991C57" w:rsidRDefault="00991C57" w:rsidP="007B10CB">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38DD5725" w14:textId="77777777" w:rsidR="00991C57" w:rsidRPr="00852D47" w:rsidRDefault="00C464EE" w:rsidP="00852D47">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852D47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">reflektanta anketu (3. pielikums) </w:t>
       </w:r>
       <w:r w:rsidR="00BB23B7" w:rsidRPr="00852D47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00852D47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> tikai reflektants;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E64FAD0" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00852D47" w:rsidRDefault="00C464EE" w:rsidP="00852D47">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00852D47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>ziņojumu par pārcelšanu Koledžas kadeta amatā (4.pielikums)</w:t>
@@ -12708,51 +14008,51 @@
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidR="00991C57" w:rsidRPr="00852D47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00852D47">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>tikai amatpersona.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22F6C545" w14:textId="77777777" w:rsidR="007E6DDC" w:rsidRDefault="00C464EE" w:rsidP="00852D47">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00991C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
@@ -12784,111 +14084,92 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A576D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Uzņemšanas komisijas priekšsēdētājs ir tiesīgs sasa</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A576D9">
+        <w:lastRenderedPageBreak/>
+        <w:t>Uzņemšanas komisijas priekšsēdētājs ir tiesīgs sasaukt komisijas sēdes vairākkārt konkursa norises laikā, ja nepieciešams pieņemt lēmumus par reflektantu uzņemšanu</w:t>
+      </w:r>
+      <w:r w:rsidR="00D05898">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>ukt komisijas sēdes vairākkārt konkursa norises laikā, ja nepieciešams pieņemt lēmumus par reflektantu uzņemšanu</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D05898">
+        <w:t xml:space="preserve"> un</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A576D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A576D9">
+        <w:t xml:space="preserve"> izskatīt jautājumus par iestājpārbaudījumiem </w:t>
+      </w:r>
+      <w:r w:rsidR="00D05898">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> izskatīt jautājumus par iestājpārbaudījumiem </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D05898">
+        <w:t xml:space="preserve">vai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A576D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">vai </w:t>
-[...19 lines deleted...]
-        <w:t>otokolā</w:t>
+        <w:t>papildu uzņemšanu. Šādos gadījumos pieņemtie lēmumi ir saistoši un tiek fiksēti konkursa protokolā</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F39E35" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="006B3557" w:rsidRDefault="00C464EE" w:rsidP="00852D47">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -12936,150 +14217,120 @@
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6615"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD7988">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Koledža pēc </w:t>
-[...19 lines deleted...]
-        <w:t>a reflektants vai amatpersona dokumentus ir iesniegusi elektroniski, Koledža nodrošina iespēju saņemt elektronisko dokumentu oriģinālos failus vai to apliecinātas elektroniskās kopijas, ja pieprasīts.</w:t>
+        <w:t>Koledža pēc uzņemšanas procesa noslēguma, bet ne vēlāk kā trīs mēnešu laikā pēc konkursa noslēguma termiņa beigām, atdod reflektantam vai amatpersonai, kura nav imatrikulēta studijām vai ieskaitīta mācībām izglītības programmās, viņa iesniegtos dokumentu oriģinālus. Ja reflektants vai amatpersona dokumentus ir iesniegusi elektroniski, Koledža nodrošina iespēju saņemt elektronisko dokumentu oriģinālos failus vai to apliecinātas elektroniskās kopijas, ja pieprasīts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00DBE35E" w14:textId="77777777" w:rsidR="00DD7988" w:rsidRPr="00DD7988" w:rsidRDefault="00C464EE" w:rsidP="00DD7988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6615"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD7988">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ja reflektants vai amatpersona minētajā termiņā </w:t>
-[...9 lines deleted...]
-        <w:t>dokumentus neizņem:</w:t>
+        <w:t>Ja reflektants vai amatpersona minētajā termiņā dokumentus neizņem:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EAE3966" w14:textId="77777777" w:rsidR="00DD7988" w:rsidRPr="00DD7988" w:rsidRDefault="00C464EE" w:rsidP="00DD7988">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6615"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD7988">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>papīra formā iesniegtās dokumentu kopijas Koledža iznīcina;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CDCA847" w14:textId="77777777" w:rsidR="00DD7988" w:rsidRDefault="00C464EE" w:rsidP="00DD7988">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6615"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD7988">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -13108,131 +14359,110 @@
         <w:t xml:space="preserve"> elektroniskos dokumentu oriģinālos (skenētie faili, reproducēti dokumenti) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Koledža </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD7988">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>dzēš neatgriezeniski;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48308B8D" w14:textId="77777777" w:rsidR="00DD7988" w:rsidRPr="00DD7988" w:rsidRDefault="00C464EE" w:rsidP="00DD7988">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6615"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD7988">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-        <w:t>oledža glabā saskaņā ar dokumentu un arhīvu pārvaldību regulējošajiem normatīvajiem aktiem.</w:t>
+        <w:t>papīra formā iesniegtos dokumentu oriģinālus Koledža glabā saskaņā ar dokumentu un arhīvu pārvaldību regulējošajiem normatīvajiem aktiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09667F4F" w14:textId="77777777" w:rsidR="00656A57" w:rsidRDefault="00C464EE" w:rsidP="00DD7988">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6615"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00656A57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Uzņemto reflektantu un amatpersonu dokumentus Koledža pievieno attiecīgi izglītojamo vai studējošo lietām un glabā saskaņā ar izglītības programmas apguvi reglament</w:t>
-[...9 lines deleted...]
-        <w:t>ējošajiem normatīvajiem aktiem.</w:t>
+        <w:t>Uzņemto reflektantu un amatpersonu dokumentus Koledža pievieno attiecīgi izglītojamo vai studējošo lietām un glabā saskaņā ar izglītības programmas apguvi reglamentējošajiem normatīvajiem aktiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C2EC06F" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="006B3557" w:rsidRDefault="00C464EE" w:rsidP="00852D47">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6615"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
@@ -13292,61 +14522,51 @@
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6615"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Informāciju par </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">uzņemšanas procesu reflektants/amatpersona var saņemt Koledžas Izglītības koordinācijas nodaļā pa tālruni </w:t>
+        <w:t xml:space="preserve">Informāciju par uzņemšanas procesu reflektants/amatpersona var saņemt Koledžas Izglītības koordinācijas nodaļā pa tālruni </w:t>
       </w:r>
       <w:r w:rsidR="005817D1" w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>67219085</w:t>
       </w:r>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>, 672</w:t>
       </w:r>
       <w:r w:rsidR="005817D1" w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
@@ -13735,50 +14955,51 @@
     </w:p>
     <w:p w14:paraId="2BFE7E9F" w14:textId="77777777" w:rsidR="0001782C" w:rsidRDefault="00C464EE" w:rsidP="004F3B15">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="002010A2" w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>. Reflektanta</w:t>
       </w:r>
       <w:r w:rsidR="002010A2" w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="002010A2" w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -13839,143 +15060,143 @@
         <w:t xml:space="preserve">Reflektantam </w:t>
       </w:r>
       <w:r w:rsidR="00101C75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">un </w:t>
       </w:r>
       <w:r w:rsidR="0037169F" w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>amatpersonai ir šādas tiesības:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="466B57C4" w14:textId="77777777" w:rsidR="009E67A2" w:rsidRPr="006B3557" w:rsidRDefault="009E67A2" w:rsidP="004F3B15">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F12E1D5" w14:textId="77777777" w:rsidR="009E67A2" w:rsidRPr="006B3557" w:rsidRDefault="009E67A2" w:rsidP="004F3B15">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="326E63E0" w14:textId="77777777" w:rsidR="009E67A2" w:rsidRPr="006B3557" w:rsidRDefault="009E67A2" w:rsidP="004F3B15">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FFA4464" w14:textId="77777777" w:rsidR="009E67A2" w:rsidRPr="006B3557" w:rsidRDefault="009E67A2" w:rsidP="004F3B15">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F1E9D20" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="006B3557" w:rsidRDefault="00C464EE" w:rsidP="004F3B15">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="698"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">elektroniski </w:t>
@@ -14035,61 +15256,51 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1418" w:hanging="698"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">šajos iekšējos noteikumos </w:t>
-[...9 lines deleted...]
-        <w:t>noteikt</w:t>
+        <w:t>šajos iekšējos noteikumos noteikt</w:t>
       </w:r>
       <w:r w:rsidR="00BC71D2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>ajā kārtībā apstrīdēt Koledžas U</w:t>
       </w:r>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>zņemšanas komisijas lēmumu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="697C6DF9" w14:textId="77777777" w:rsidR="00991C57" w:rsidRDefault="00C464EE" w:rsidP="00852D47">
       <w:pPr>
         <w:numPr>
@@ -14118,61 +15329,51 @@
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Koledžai ir</w:t>
       </w:r>
       <w:r w:rsidR="007C73C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiesības pārtraukt reflektanta vai </w:t>
       </w:r>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>amatpersonas piedalīšanos uzņemšanā izglītības programmā, ja tā nav ievērojusi normatīvo aktu prasības izglītības jomā un šo iekšējo noteikumu</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> prasības.</w:t>
+        <w:t>amatpersonas piedalīšanos uzņemšanā izglītības programmā, ja tā nav ievērojusi normatīvo aktu prasības izglītības jomā un šo iekšējo noteikumu prasības.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6593C9BD" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00991C57" w:rsidRDefault="00C464EE" w:rsidP="00852D47">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00991C57">
@@ -14196,147 +15397,147 @@
         <w:t>un</w:t>
       </w:r>
       <w:r w:rsidR="00101C75" w:rsidRPr="00991C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0037169F" w:rsidRPr="00991C57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>amatpersonai ir šādi pienākumi:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71AF4128" w14:textId="77777777" w:rsidR="009E67A2" w:rsidRPr="006B3557" w:rsidRDefault="009E67A2" w:rsidP="005F6A5C">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B639224" w14:textId="77777777" w:rsidR="009E67A2" w:rsidRPr="006B3557" w:rsidRDefault="009E67A2" w:rsidP="005F6A5C">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65EA5D98" w14:textId="77777777" w:rsidR="009E67A2" w:rsidRPr="006B3557" w:rsidRDefault="009E67A2" w:rsidP="005F6A5C">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B158D6C" w14:textId="77777777" w:rsidR="009E67A2" w:rsidRPr="006B3557" w:rsidRDefault="009E67A2" w:rsidP="005F6A5C">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34DF5615" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="006B3557" w:rsidRDefault="00C464EE" w:rsidP="00852D47">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">iesniegt un uzrādīt </w:t>
@@ -14547,191 +15748,180 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="709"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>iepazīties ar konkursa rezultātiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="293E3B4D" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="006B3557" w:rsidRDefault="00C464EE" w:rsidP="00852D47">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Koledžai uzņemšanas </w:t>
-[...9 lines deleted...]
-        <w:t>procesā ir šādi pienākumi:</w:t>
+        <w:t>Koledžai uzņemšanas procesā ir šādi pienākumi:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5375D369" w14:textId="77777777" w:rsidR="009E67A2" w:rsidRPr="006B3557" w:rsidRDefault="009E67A2" w:rsidP="009E67A2">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A3C4633" w14:textId="77777777" w:rsidR="009E67A2" w:rsidRPr="006B3557" w:rsidRDefault="009E67A2" w:rsidP="009E67A2">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="255DF150" w14:textId="77777777" w:rsidR="009E67A2" w:rsidRPr="006B3557" w:rsidRDefault="009E67A2" w:rsidP="009E67A2">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FFF5B49" w14:textId="77777777" w:rsidR="009E67A2" w:rsidRPr="006B3557" w:rsidRDefault="009E67A2" w:rsidP="009E67A2">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:vanish/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="225DD577" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00656A57" w:rsidRDefault="00C464EE" w:rsidP="00852D47">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="719"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00656A57">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pieņemt, re</w:t>
@@ -14921,61 +16111,51 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>līguma slēgšanu ar reflektantu</w:t>
       </w:r>
       <w:r w:rsidR="007C73C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai </w:t>
       </w:r>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>amatpersonu, kura iztu</w:t>
-[...9 lines deleted...]
-        <w:t>rējusi konkursu;</w:t>
+        <w:t>amatpersonu, kura izturējusi konkursu;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA0280A" w14:textId="77777777" w:rsidR="0001782C" w:rsidRDefault="00C464EE" w:rsidP="004F3B15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="719"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
@@ -15111,62 +16291,51 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Reflektantam</w:t>
       </w:r>
       <w:r w:rsidRPr="00600E9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r w:rsidRPr="00600E9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">amatpersonai ir tiesības trīs darba dienu laikā pēc konkursa rezultātu publicēšanas iesniegt </w:t>
-[...10 lines deleted...]
-        <w:t>rakstveida apelācijas sūdzību par konkursa rezultātiem Koledžas direktoram.</w:t>
+        <w:t>amatpersonai ir tiesības trīs darba dienu laikā pēc konkursa rezultātu publicēšanas iesniegt rakstveida apelācijas sūdzību par konkursa rezultātiem Koledžas direktoram.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69F20187" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="00600E9E" w:rsidRDefault="00C464EE" w:rsidP="00852D47">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00600E9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -15183,198 +16352,169 @@
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>sastāvu trīs</w:t>
       </w:r>
       <w:r w:rsidR="00830AF5" w:rsidRPr="00600E9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> komisijas</w:t>
       </w:r>
       <w:r w:rsidRPr="00600E9E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve"> locekļu sastāvā, no kuriem viens ir ap</w:t>
-[...9 lines deleted...]
-        <w:t>elācijas komisijas priekšsēdētājs. Apelācijas komisija izskata apelācijas sūdzību divu darba dienu laikā pēc komisijas sastāva apstiprināšanas. Apelācijas komisija lēmumu pieņem ar vienkāršu balsu vairākumu, atklāti balsojot.</w:t>
+        <w:t xml:space="preserve"> locekļu sastāvā, no kuriem viens ir apelācijas komisijas priekšsēdētājs. Apelācijas komisija izskata apelācijas sūdzību divu darba dienu laikā pēc komisijas sastāva apstiprināšanas. Apelācijas komisija lēmumu pieņem ar vienkāršu balsu vairākumu, atklāti balsojot.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04318465" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="006B3557" w:rsidRDefault="00C464EE" w:rsidP="00852D47">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Apelācijas komisija par apelāc</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Apelācijas komisija par apelācijas sūdzību izdod </w:t>
+      </w:r>
+      <w:r w:rsidR="00C81F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>rakstveida sagatavotu</w:t>
+      </w:r>
+      <w:r w:rsidR="000D76EC" w:rsidRPr="006B3557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">ijas sūdzību izdod </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">slēdzienu par reflektanta vai amatpersonas konkursa rezultātiem, kuru </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD6539">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>nodod izskatīšanai</w:t>
       </w:r>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">slēdzienu par reflektanta vai amatpersonas konkursa rezultātiem, kuru </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Koledžas direktoram. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AB0BCD4" w14:textId="77777777" w:rsidR="002A5305" w:rsidRPr="002A5305" w:rsidRDefault="00C464EE" w:rsidP="002A5305">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5305">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Koledžas direktors, iepazinies ar apelācijas komisijas slēdzienu, pieņem vienu no šādiem </w:t>
-[...9 lines deleted...]
-        <w:t>lēmumiem:</w:t>
+        <w:t>Koledžas direktors, iepazinies ar apelācijas komisijas slēdzienu, pieņem vienu no šādiem lēmumiem:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6948FC50" w14:textId="77777777" w:rsidR="0001782C" w:rsidRPr="002A5305" w:rsidRDefault="00C464EE" w:rsidP="002A5305">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A5305">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>reflektanta vai amatpersonas konkursa rezultātus atstāt spēkā un noraidīt apelācijas sūdzību;</w:t>
@@ -15418,61 +16558,51 @@
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4680"/>
         </w:tabs>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Koledža šo iekšējo notei</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">kumu </w:t>
+        <w:t xml:space="preserve">Koledža šo iekšējo noteikumu </w:t>
       </w:r>
       <w:r w:rsidR="006D5E56">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00D474D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00057CDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:kern w:val="24"/>
@@ -15865,951 +16995,105 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B3557">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ŠIS DOKUMENTS IR PARAKSTĪTS AR DROŠU ELEKTRONISKO PARAKSTU UN SATUR LAIKA ZĪMOGU</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02BF7E0E" w14:textId="77777777" w:rsidR="00D474D3" w:rsidRPr="00FF30CA" w:rsidRDefault="00D474D3" w:rsidP="001E312C">
       <w:pPr>
         <w:spacing w:after="120" w:line="100" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...844 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="62988ABC" w14:textId="77777777" w:rsidR="00C76E7B" w:rsidRDefault="00C76E7B" w:rsidP="00532467">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0D0D0D"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C76E7B" w:rsidSect="004F3B15">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="991" w:bottom="142" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A29F23D" w14:textId="77777777" w:rsidR="00C464EE" w:rsidRDefault="00C464EE">
+    <w:p w14:paraId="5012E2CE" w14:textId="77777777" w:rsidR="00B0494F" w:rsidRDefault="00B0494F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="794DF787" w14:textId="77777777" w:rsidR="00C464EE" w:rsidRDefault="00C464EE">
+    <w:p w14:paraId="68CBDD10" w14:textId="77777777" w:rsidR="00B0494F" w:rsidRDefault="00B0494F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="font223">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="CC"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
@@ -16827,106 +17111,106 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="0FDDA9CF" w14:textId="77777777" w:rsidR="00A64A2C" w:rsidRDefault="00A64A2C">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="45C81BE0" w14:textId="77777777" w:rsidR="00A64A2C" w:rsidRDefault="00A64A2C">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Kjene"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5CA4601D" w14:textId="77777777" w:rsidR="00C464EE" w:rsidRDefault="00C464EE">
+    <w:p w14:paraId="192FC44A" w14:textId="77777777" w:rsidR="00B0494F" w:rsidRDefault="00B0494F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37312D7A" w14:textId="77777777" w:rsidR="00C464EE" w:rsidRDefault="00C464EE">
+    <w:p w14:paraId="41CA5744" w14:textId="77777777" w:rsidR="00B0494F" w:rsidRDefault="00B0494F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:id w:val="1024964526"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="7B3F2FBE" w14:textId="77777777" w:rsidR="00A64A2C" w:rsidRPr="009A57C1" w:rsidRDefault="00C464EE">
         <w:pPr>
-          <w:pStyle w:val="Header"/>
+          <w:pStyle w:val="Galvene"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="009A57C1">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="009A57C1">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="009A57C1">
           <w:rPr>
@@ -16936,51 +17220,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="004A4D8C">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r w:rsidRPr="009A57C1">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="421777FF" w14:textId="77777777" w:rsidR="00A64A2C" w:rsidRDefault="00A64A2C">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="031608F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B4052C2"/>
     <w:lvl w:ilvl="0" w:tplc="676057D6">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="46386218" w:tentative="1">
       <w:start w:val="1"/>
@@ -18560,50 +18844,51 @@
     <w:rsid w:val="002B284D"/>
     <w:rsid w:val="002B7344"/>
     <w:rsid w:val="002C49B4"/>
     <w:rsid w:val="002C6702"/>
     <w:rsid w:val="002C6C86"/>
     <w:rsid w:val="002D321D"/>
     <w:rsid w:val="002D7CB4"/>
     <w:rsid w:val="002F43BD"/>
     <w:rsid w:val="002F6516"/>
     <w:rsid w:val="003059B5"/>
     <w:rsid w:val="00305CB1"/>
     <w:rsid w:val="003333DB"/>
     <w:rsid w:val="00342051"/>
     <w:rsid w:val="0037169F"/>
     <w:rsid w:val="00376593"/>
     <w:rsid w:val="00381B91"/>
     <w:rsid w:val="00387316"/>
     <w:rsid w:val="003877DB"/>
     <w:rsid w:val="003A1E1E"/>
     <w:rsid w:val="003A1FF6"/>
     <w:rsid w:val="003A2DB7"/>
     <w:rsid w:val="003B051A"/>
     <w:rsid w:val="003C56E1"/>
     <w:rsid w:val="003D09DA"/>
     <w:rsid w:val="003D5869"/>
+    <w:rsid w:val="003F4174"/>
     <w:rsid w:val="00400E02"/>
     <w:rsid w:val="004069DE"/>
     <w:rsid w:val="004113DB"/>
     <w:rsid w:val="0041182F"/>
     <w:rsid w:val="00421FA6"/>
     <w:rsid w:val="004229AA"/>
     <w:rsid w:val="00424AE3"/>
     <w:rsid w:val="00424FD2"/>
     <w:rsid w:val="0042718E"/>
     <w:rsid w:val="004310D7"/>
     <w:rsid w:val="004363C5"/>
     <w:rsid w:val="00451317"/>
     <w:rsid w:val="00453D74"/>
     <w:rsid w:val="00455B0A"/>
     <w:rsid w:val="00457046"/>
     <w:rsid w:val="0046292F"/>
     <w:rsid w:val="0046663A"/>
     <w:rsid w:val="00475816"/>
     <w:rsid w:val="0047729C"/>
     <w:rsid w:val="00480CC3"/>
     <w:rsid w:val="00484901"/>
     <w:rsid w:val="00486B1B"/>
     <w:rsid w:val="0048721B"/>
     <w:rsid w:val="00487369"/>
     <w:rsid w:val="00492B50"/>
@@ -18774,50 +19059,51 @@
     <w:rsid w:val="00A03078"/>
     <w:rsid w:val="00A0796A"/>
     <w:rsid w:val="00A2581E"/>
     <w:rsid w:val="00A3162B"/>
     <w:rsid w:val="00A412EE"/>
     <w:rsid w:val="00A41B38"/>
     <w:rsid w:val="00A434E4"/>
     <w:rsid w:val="00A540F4"/>
     <w:rsid w:val="00A576D9"/>
     <w:rsid w:val="00A64A2C"/>
     <w:rsid w:val="00A6571B"/>
     <w:rsid w:val="00A86470"/>
     <w:rsid w:val="00A90DA9"/>
     <w:rsid w:val="00A95497"/>
     <w:rsid w:val="00AA014E"/>
     <w:rsid w:val="00AC33C3"/>
     <w:rsid w:val="00AC4CCA"/>
     <w:rsid w:val="00AC6610"/>
     <w:rsid w:val="00AC6AF1"/>
     <w:rsid w:val="00AD1E04"/>
     <w:rsid w:val="00AD37BE"/>
     <w:rsid w:val="00AD6A5D"/>
     <w:rsid w:val="00AE483A"/>
     <w:rsid w:val="00AE5363"/>
     <w:rsid w:val="00AF6BE2"/>
+    <w:rsid w:val="00B0494F"/>
     <w:rsid w:val="00B10D25"/>
     <w:rsid w:val="00B149A0"/>
     <w:rsid w:val="00B26784"/>
     <w:rsid w:val="00B26A7C"/>
     <w:rsid w:val="00B306C6"/>
     <w:rsid w:val="00B3261A"/>
     <w:rsid w:val="00B4025D"/>
     <w:rsid w:val="00B4229B"/>
     <w:rsid w:val="00B4294B"/>
     <w:rsid w:val="00B434E7"/>
     <w:rsid w:val="00B43B09"/>
     <w:rsid w:val="00B446C2"/>
     <w:rsid w:val="00B57A7E"/>
     <w:rsid w:val="00B57EF8"/>
     <w:rsid w:val="00B6393C"/>
     <w:rsid w:val="00B72FA9"/>
     <w:rsid w:val="00B900AB"/>
     <w:rsid w:val="00B9098A"/>
     <w:rsid w:val="00B93DD1"/>
     <w:rsid w:val="00BA3F01"/>
     <w:rsid w:val="00BA44B2"/>
     <w:rsid w:val="00BB18D1"/>
     <w:rsid w:val="00BB23B7"/>
     <w:rsid w:val="00BB4331"/>
     <w:rsid w:val="00BB600A"/>
@@ -18870,50 +19156,51 @@
     <w:rsid w:val="00D82BAE"/>
     <w:rsid w:val="00D905B7"/>
     <w:rsid w:val="00D97620"/>
     <w:rsid w:val="00DA4773"/>
     <w:rsid w:val="00DA5D09"/>
     <w:rsid w:val="00DB2BB8"/>
     <w:rsid w:val="00DB397A"/>
     <w:rsid w:val="00DC5307"/>
     <w:rsid w:val="00DC5D4C"/>
     <w:rsid w:val="00DD6539"/>
     <w:rsid w:val="00DD7988"/>
     <w:rsid w:val="00DE201B"/>
     <w:rsid w:val="00DE3991"/>
     <w:rsid w:val="00DE40F2"/>
     <w:rsid w:val="00E01491"/>
     <w:rsid w:val="00E05474"/>
     <w:rsid w:val="00E06C37"/>
     <w:rsid w:val="00E06F18"/>
     <w:rsid w:val="00E170D7"/>
     <w:rsid w:val="00E234C6"/>
     <w:rsid w:val="00E421B4"/>
     <w:rsid w:val="00E53273"/>
     <w:rsid w:val="00E55043"/>
     <w:rsid w:val="00E6103E"/>
     <w:rsid w:val="00E61FA9"/>
+    <w:rsid w:val="00E62247"/>
     <w:rsid w:val="00E648A8"/>
     <w:rsid w:val="00E650F9"/>
     <w:rsid w:val="00E652EC"/>
     <w:rsid w:val="00E65690"/>
     <w:rsid w:val="00E65DC1"/>
     <w:rsid w:val="00E665B8"/>
     <w:rsid w:val="00E6728C"/>
     <w:rsid w:val="00E70E75"/>
     <w:rsid w:val="00E8280E"/>
     <w:rsid w:val="00E86F07"/>
     <w:rsid w:val="00E90263"/>
     <w:rsid w:val="00E93801"/>
     <w:rsid w:val="00E963A0"/>
     <w:rsid w:val="00EA3A59"/>
     <w:rsid w:val="00EB25D0"/>
     <w:rsid w:val="00EC1E6C"/>
     <w:rsid w:val="00EC603A"/>
     <w:rsid w:val="00ED0A26"/>
     <w:rsid w:val="00ED4A71"/>
     <w:rsid w:val="00ED4FA0"/>
     <w:rsid w:val="00EE0A10"/>
     <w:rsid w:val="00EE4476"/>
     <w:rsid w:val="00EE5004"/>
     <w:rsid w:val="00EE7EAF"/>
     <w:rsid w:val="00EF1CF3"/>
@@ -19353,321 +19640,321 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00C76E7B"/>
+    <w:rsid w:val="003F4174"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:line="252" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="font223"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C76E7B"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003A1E1E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003A1E1E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="font223"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003A1E1E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003A1E1E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="font223"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0001782C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:next w:val="TableGrid"/>
+    <w:basedOn w:val="Parastatabula"/>
+    <w:next w:val="Reatabula"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0001782C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="009E67A2"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0042718E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0042718E"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Komentrateksts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0042718E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="font223"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
+    <w:link w:val="KomentratmaRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0042718E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
+    <w:name w:val="Komentāra tēma Rakstz."/>
+    <w:basedOn w:val="KomentratekstsRakstz"/>
+    <w:link w:val="Komentratma"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0042718E"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="font223"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Balonteksts">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="BalontekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0042718E"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
+    <w:name w:val="Balonteksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Balonteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0042718E"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="SimSun" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC603A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="font223"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tv213">
     <w:name w:val="tv213"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:rsid w:val="00953777"/>
     <w:pPr>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:izglitiba@koledza.vp.gov.lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.policijas.koledza.gov.lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pasts@koledza.vp.gov.lv" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
@@ -19933,73 +20220,73 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3F76E2B-4F26-4153-A2D1-B039AAE2E91B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>15389</Words>
-  <Characters>8772</Characters>
+  <Words>15471</Words>
+  <Characters>8820</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>73</Lines>
   <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24113</CharactersWithSpaces>
+  <CharactersWithSpaces>24243</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Olga Jefimova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>